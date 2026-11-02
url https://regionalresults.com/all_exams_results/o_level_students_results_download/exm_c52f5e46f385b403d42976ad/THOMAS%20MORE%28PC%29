--- v0 (2026-09-17)
+++ v1 (2026-11-02)
@@ -351,51 +351,51 @@
         <is>
           <t>5/6</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr" s="4">
         <is>
           <t>CENTRE POSITION IN REGIONWISE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr" s="4">
         <is>
           <t>10/11</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr" s="4">
         <is>
           <t>CENTRE POSITION IN ALL REGIONWISE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr" s="4">
         <is>
-          <t>19/22</t>
+          <t>28/31</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="13" customWidth="1" bestFit="1"/>
     <col min="2" max="2" width="30" customWidth="1" bestFit="1"/>
     <col min="3" max="3" width="11" customWidth="1" bestFit="1"/>
     <col min="4" max="4" width="9" customWidth="1" bestFit="1"/>
     <col min="5" max="5" width="9" customWidth="1" bestFit="1"/>
     <col min="6" max="6" width="9" customWidth="1" bestFit="1"/>
     <col min="7" max="7" width="9" customWidth="1" bestFit="1"/>